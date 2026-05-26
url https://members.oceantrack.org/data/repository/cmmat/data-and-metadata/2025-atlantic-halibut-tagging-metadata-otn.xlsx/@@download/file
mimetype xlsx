--- v0 (2025-10-26)
+++ v1 (2026-05-26)
@@ -1,60 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\bjhil\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\bhillier\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{332D21B7-59FE-46E2-968F-B03606323B77}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{CA1F3B9F-3268-43AC-A098-FAEE4B11D80A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="-765" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Data Dictionary" sheetId="2" r:id="rId1"/>
     <sheet name="Tag Metadata" sheetId="1" r:id="rId2"/>
   </sheets>
   <calcPr calcId="171026"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="988" uniqueCount="229">
   <si>
     <t>This data dictionary is to assist you in filling out/interpreting the fields on the tagging metadata data sheet. It need not be submitted with your data.</t>
   </si>
   <si>
     <t>Field Name</t>
   </si>
   <si>
     <t>Units/format example</t>
   </si>
   <si>
     <t>Definition</t>
   </si>
   <si>
     <t>ANIMAL_ID  (floy tag ID, pit tag code, etc.)</t>
@@ -814,55 +814,55 @@
   <si>
     <t>2025-05-27T17:47:00</t>
   </si>
   <si>
     <t>MCG 10088, MCG 10089</t>
   </si>
   <si>
     <t>20205-05-27T17:55:00</t>
   </si>
   <si>
     <t>MCG 10090, MCG 10091</t>
   </si>
   <si>
     <t>2025-05-27T17:55:00</t>
   </si>
   <si>
     <t>2025-05-31T19:24:00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="0.0"/>
-    <numFmt numFmtId="166" formatCode="[$-409]d\-mmm\-yy;@"/>
-[...3 lines deleted...]
-    <numFmt numFmtId="171" formatCode="0.000"/>
+    <numFmt numFmtId="165" formatCode="[$-409]d\-mmm\-yy;@"/>
+    <numFmt numFmtId="166" formatCode="0.0000"/>
+    <numFmt numFmtId="167" formatCode="m/d/yyyy;@"/>
+    <numFmt numFmtId="168" formatCode="d\-mmm\-yy;@"/>
+    <numFmt numFmtId="169" formatCode="0.000"/>
   </numFmts>
   <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
@@ -965,231 +965,231 @@
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="15" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="171" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="169" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="15" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="14" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="15" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>82830</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>608772</xdr:colOff>
       <xdr:row>2</xdr:row>
-      <xdr:rowOff>99395</xdr:rowOff>
+      <xdr:rowOff>102570</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{98B5099D-CA06-46C5-8E28-58A50175F61F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
@@ -1496,62 +1496,62 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:C61"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C7" sqref="C7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="35" customWidth="1"/>
     <col min="2" max="2" width="40.6328125" customWidth="1"/>
     <col min="3" max="3" width="76.36328125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.35">
-      <c r="A1" s="43" t="s">
+      <c r="A1" s="46" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="44"/>
-      <c r="C1" s="44"/>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
     </row>
     <row r="2" spans="1:3" ht="33" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A2" s="45" t="s">
+      <c r="A2" s="47" t="s">
         <v>178</v>
       </c>
-      <c r="B2" s="46"/>
-      <c r="C2" s="46"/>
+      <c r="B2" s="48"/>
+      <c r="C2" s="48"/>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A4" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="10" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:3" ht="31.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A5" s="12" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="12" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="12" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:3" ht="37.5" x14ac:dyDescent="0.35">
       <c r="A6" s="27" t="s">
@@ -2163,152 +2163,152 @@
       <c r="B61" s="15" t="s">
         <v>157</v>
       </c>
       <c r="C61" s="15" t="s">
         <v>158</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr autoPageBreaks="0"/>
   </sheetPr>
   <dimension ref="A1:BU498"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="50" workbookViewId="0">
-      <selection activeCell="AI34" sqref="AI34"/>
+    <sheetView tabSelected="1" topLeftCell="A32" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="50" workbookViewId="0">
+      <selection activeCell="E67" sqref="E67"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="4" max="5" width="9.1796875" customWidth="1"/>
     <col min="7" max="7" width="17.1796875" customWidth="1"/>
     <col min="8" max="13" width="10.453125" customWidth="1"/>
     <col min="16" max="16" width="10.90625" customWidth="1"/>
     <col min="36" max="36" width="9.1796875" customWidth="1"/>
     <col min="37" max="37" width="18.36328125" customWidth="1"/>
     <col min="38" max="38" width="18.36328125" style="34" customWidth="1"/>
     <col min="39" max="40" width="9.1796875" customWidth="1"/>
     <col min="44" max="44" width="16.6328125" customWidth="1"/>
     <col min="55" max="55" width="9.1796875" customWidth="1"/>
     <col min="57" max="57" width="34.90625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:73" ht="21.75" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A1" s="44"/>
-[...1 lines deleted...]
-      <c r="C1" s="47" t="s">
+      <c r="A1" s="43"/>
+      <c r="B1" s="43"/>
+      <c r="C1" s="44" t="s">
         <v>159</v>
       </c>
-      <c r="D1" s="44"/>
-[...1 lines deleted...]
-      <c r="F1" s="48" t="s">
+      <c r="D1" s="43"/>
+      <c r="E1" s="43"/>
+      <c r="F1" s="45" t="s">
         <v>160</v>
       </c>
-      <c r="G1" s="44"/>
-[...9 lines deleted...]
-      <c r="Q1" s="44"/>
+      <c r="G1" s="43"/>
+      <c r="H1" s="43"/>
+      <c r="I1" s="43"/>
+      <c r="J1" s="43"/>
+      <c r="K1" s="43"/>
+      <c r="L1" s="43"/>
+      <c r="M1" s="43"/>
+      <c r="N1" s="43"/>
+      <c r="O1" s="43"/>
+      <c r="P1" s="43"/>
+      <c r="Q1" s="43"/>
     </row>
     <row r="2" spans="1:73" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A2" s="44"/>
-[...1 lines deleted...]
-      <c r="C2" s="47" t="s">
+      <c r="A2" s="43"/>
+      <c r="B2" s="43"/>
+      <c r="C2" s="44" t="s">
         <v>161</v>
       </c>
-      <c r="D2" s="44"/>
-[...1 lines deleted...]
-      <c r="F2" s="43" t="s">
+      <c r="D2" s="43"/>
+      <c r="E2" s="43"/>
+      <c r="F2" s="46" t="s">
         <v>162</v>
       </c>
-      <c r="G2" s="44"/>
-[...20 lines deleted...]
-      <c r="AB2" s="44"/>
+      <c r="G2" s="43"/>
+      <c r="H2" s="43"/>
+      <c r="I2" s="43"/>
+      <c r="J2" s="43"/>
+      <c r="K2" s="43"/>
+      <c r="L2" s="43"/>
+      <c r="M2" s="43"/>
+      <c r="N2" s="43"/>
+      <c r="O2" s="43"/>
+      <c r="P2" s="43"/>
+      <c r="Q2" s="43"/>
+      <c r="R2" s="43"/>
+      <c r="S2" s="43"/>
+      <c r="T2" s="43"/>
+      <c r="U2" s="43"/>
+      <c r="V2" s="43"/>
+      <c r="W2" s="43"/>
+      <c r="X2" s="43"/>
+      <c r="Y2" s="43"/>
+      <c r="Z2" s="43"/>
+      <c r="AA2" s="43"/>
+      <c r="AB2" s="43"/>
     </row>
     <row r="3" spans="1:73" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A3" s="44"/>
-[...1 lines deleted...]
-      <c r="C3" s="47" t="s">
+      <c r="A3" s="43"/>
+      <c r="B3" s="43"/>
+      <c r="C3" s="44" t="s">
         <v>163</v>
       </c>
-      <c r="D3" s="44"/>
-[...1 lines deleted...]
-      <c r="F3" s="43" t="s">
+      <c r="D3" s="43"/>
+      <c r="E3" s="43"/>
+      <c r="F3" s="46" t="s">
         <v>164</v>
       </c>
-      <c r="G3" s="44"/>
-[...13 lines deleted...]
-      <c r="U3" s="44"/>
+      <c r="G3" s="43"/>
+      <c r="H3" s="43"/>
+      <c r="I3" s="43"/>
+      <c r="J3" s="43"/>
+      <c r="K3" s="43"/>
+      <c r="L3" s="43"/>
+      <c r="M3" s="43"/>
+      <c r="N3" s="43"/>
+      <c r="O3" s="43"/>
+      <c r="P3" s="43"/>
+      <c r="Q3" s="43"/>
+      <c r="R3" s="43"/>
+      <c r="S3" s="43"/>
+      <c r="T3" s="43"/>
+      <c r="U3" s="43"/>
     </row>
     <row r="4" spans="1:73" ht="7.5" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="5" spans="1:73" ht="125.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A5" s="26" t="s">
         <v>165</v>
       </c>
       <c r="B5" s="36" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="37" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="37" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="37" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="37" t="s">
         <v>18</v>
       </c>
       <c r="G5" s="37" t="s">
         <v>20</v>
       </c>
       <c r="H5" s="37" t="s">
@@ -2467,55 +2467,55 @@
       <c r="BK5" s="7"/>
       <c r="BL5" s="7"/>
       <c r="BM5" s="7"/>
       <c r="BN5" s="7"/>
       <c r="BO5" s="7"/>
       <c r="BP5" s="7"/>
       <c r="BQ5" s="7"/>
       <c r="BR5" s="7"/>
       <c r="BS5" s="7"/>
       <c r="BT5" s="7"/>
       <c r="BU5" s="7"/>
     </row>
     <row r="6" spans="1:73" ht="80" x14ac:dyDescent="0.35">
       <c r="A6" s="23" t="s">
         <v>199</v>
       </c>
       <c r="B6" s="23" t="s">
         <v>176</v>
       </c>
       <c r="C6" s="23" t="s">
         <v>181</v>
       </c>
       <c r="D6" s="23" t="s">
         <v>182</v>
       </c>
-      <c r="E6" s="42">
+      <c r="E6" s="23">
+        <v>1629812</v>
+      </c>
+      <c r="F6" s="42">
         <v>3474</v>
-      </c>
-[...1 lines deleted...]
-        <v>1629812</v>
       </c>
       <c r="G6" s="23" t="s">
         <v>184</v>
       </c>
       <c r="H6" s="23" t="s">
         <v>177</v>
       </c>
       <c r="I6" s="23" t="s">
         <v>186</v>
       </c>
       <c r="J6" s="23"/>
       <c r="K6" s="23">
         <v>251</v>
       </c>
       <c r="L6" s="23" t="s">
         <v>188</v>
       </c>
       <c r="M6" s="23" t="s">
         <v>188</v>
       </c>
       <c r="N6" s="23" t="s">
         <v>189</v>
       </c>
       <c r="O6" s="23" t="s">
         <v>190</v>
@@ -2589,54 +2589,54 @@
       <c r="AX6" s="23"/>
       <c r="AY6" s="23"/>
       <c r="AZ6" s="23"/>
       <c r="BA6" s="23"/>
       <c r="BB6" s="23"/>
       <c r="BC6" s="23"/>
       <c r="BD6" s="23"/>
       <c r="BE6" s="23" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="7" spans="1:73" ht="80" x14ac:dyDescent="0.35">
       <c r="A7" s="23" t="s">
         <v>199</v>
       </c>
       <c r="B7" s="23" t="s">
         <v>176</v>
       </c>
       <c r="C7" s="23" t="s">
         <v>181</v>
       </c>
       <c r="D7" s="23" t="s">
         <v>183</v>
       </c>
       <c r="E7" s="23">
+        <v>1629788</v>
+      </c>
+      <c r="F7" s="23">
         <v>1929</v>
-      </c>
-[...1 lines deleted...]
-        <v>1629788</v>
       </c>
       <c r="G7" s="23" t="s">
         <v>185</v>
       </c>
       <c r="H7" s="23" t="s">
         <v>177</v>
       </c>
       <c r="I7" s="23" t="s">
         <v>186</v>
       </c>
       <c r="J7" s="23"/>
       <c r="K7" s="23">
         <v>544</v>
       </c>
       <c r="L7" s="23" t="s">
         <v>188</v>
       </c>
       <c r="M7" s="23" t="s">
         <v>188</v>
       </c>
       <c r="N7" s="23" t="s">
         <v>189</v>
       </c>
       <c r="O7" s="23" t="s">
         <v>190</v>
@@ -2710,54 +2710,54 @@
       <c r="AX7" s="23"/>
       <c r="AY7" s="23"/>
       <c r="AZ7" s="23"/>
       <c r="BA7" s="23"/>
       <c r="BB7" s="23"/>
       <c r="BC7" s="23"/>
       <c r="BD7" s="23"/>
       <c r="BE7" s="23" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="8" spans="1:73" ht="80" x14ac:dyDescent="0.35">
       <c r="A8" s="23" t="s">
         <v>200</v>
       </c>
       <c r="B8" s="23" t="s">
         <v>176</v>
       </c>
       <c r="C8" s="23" t="s">
         <v>181</v>
       </c>
       <c r="D8" s="23" t="s">
         <v>182</v>
       </c>
       <c r="E8" s="23">
+        <v>1629827</v>
+      </c>
+      <c r="F8" s="23">
         <v>3489</v>
-      </c>
-[...1 lines deleted...]
-        <v>1629827</v>
       </c>
       <c r="G8" s="23" t="s">
         <v>184</v>
       </c>
       <c r="H8" s="23" t="s">
         <v>177</v>
       </c>
       <c r="I8" s="23" t="s">
         <v>186</v>
       </c>
       <c r="J8" s="23"/>
       <c r="K8" s="23">
         <v>251</v>
       </c>
       <c r="L8" s="23" t="s">
         <v>188</v>
       </c>
       <c r="M8" s="23" t="s">
         <v>188</v>
       </c>
       <c r="N8" s="23" t="s">
         <v>189</v>
       </c>
       <c r="O8" s="23" t="s">
         <v>190</v>
@@ -2831,54 +2831,54 @@
       <c r="AX8" s="23"/>
       <c r="AY8" s="23"/>
       <c r="AZ8" s="23"/>
       <c r="BA8" s="23"/>
       <c r="BB8" s="23"/>
       <c r="BC8" s="23"/>
       <c r="BD8" s="23"/>
       <c r="BE8" s="23" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="9" spans="1:73" ht="80" x14ac:dyDescent="0.35">
       <c r="A9" s="23" t="s">
         <v>200</v>
       </c>
       <c r="B9" s="23" t="s">
         <v>176</v>
       </c>
       <c r="C9" s="23" t="s">
         <v>181</v>
       </c>
       <c r="D9" s="23" t="s">
         <v>183</v>
       </c>
       <c r="E9" s="23">
+        <v>1629787</v>
+      </c>
+      <c r="F9" s="23">
         <v>1928</v>
-      </c>
-[...1 lines deleted...]
-        <v>1629787</v>
       </c>
       <c r="G9" s="23" t="s">
         <v>185</v>
       </c>
       <c r="H9" s="23" t="s">
         <v>177</v>
       </c>
       <c r="I9" s="23" t="s">
         <v>186</v>
       </c>
       <c r="J9" s="23"/>
       <c r="K9" s="23">
         <v>544</v>
       </c>
       <c r="L9" s="23" t="s">
         <v>188</v>
       </c>
       <c r="M9" s="23" t="s">
         <v>188</v>
       </c>
       <c r="N9" s="23" t="s">
         <v>189</v>
       </c>
       <c r="O9" s="23" t="s">
         <v>190</v>
@@ -2952,54 +2952,54 @@
       <c r="AX9" s="23"/>
       <c r="AY9" s="23"/>
       <c r="AZ9" s="23"/>
       <c r="BA9" s="23"/>
       <c r="BB9" s="23"/>
       <c r="BC9" s="23"/>
       <c r="BD9" s="23"/>
       <c r="BE9" s="23" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="10" spans="1:73" ht="80" x14ac:dyDescent="0.35">
       <c r="A10" s="23" t="s">
         <v>202</v>
       </c>
       <c r="B10" s="23" t="s">
         <v>176</v>
       </c>
       <c r="C10" s="23" t="s">
         <v>181</v>
       </c>
       <c r="D10" s="23" t="s">
         <v>182</v>
       </c>
       <c r="E10" s="23">
+        <v>1629826</v>
+      </c>
+      <c r="F10" s="23">
         <v>3488</v>
-      </c>
-[...1 lines deleted...]
-        <v>1629826</v>
       </c>
       <c r="G10" s="23" t="s">
         <v>184</v>
       </c>
       <c r="H10" s="23" t="s">
         <v>177</v>
       </c>
       <c r="I10" s="23" t="s">
         <v>186</v>
       </c>
       <c r="J10" s="23"/>
       <c r="K10" s="23">
         <v>251</v>
       </c>
       <c r="L10" s="23" t="s">
         <v>188</v>
       </c>
       <c r="M10" s="23" t="s">
         <v>188</v>
       </c>
       <c r="N10" s="23" t="s">
         <v>189</v>
       </c>
       <c r="O10" s="23" t="s">
         <v>190</v>
@@ -3073,54 +3073,54 @@
       <c r="AX10" s="23"/>
       <c r="AY10" s="23"/>
       <c r="AZ10" s="23"/>
       <c r="BA10" s="23"/>
       <c r="BB10" s="23"/>
       <c r="BC10" s="23"/>
       <c r="BD10" s="23"/>
       <c r="BE10" s="23" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="11" spans="1:73" ht="80" x14ac:dyDescent="0.35">
       <c r="A11" s="23" t="s">
         <v>202</v>
       </c>
       <c r="B11" s="23" t="s">
         <v>176</v>
       </c>
       <c r="C11" s="23" t="s">
         <v>181</v>
       </c>
       <c r="D11" s="23" t="s">
         <v>183</v>
       </c>
       <c r="E11" s="23">
+        <v>1629786</v>
+      </c>
+      <c r="F11" s="23">
         <v>1927</v>
-      </c>
-[...1 lines deleted...]
-        <v>1629786</v>
       </c>
       <c r="G11" s="23" t="s">
         <v>185</v>
       </c>
       <c r="H11" s="23" t="s">
         <v>177</v>
       </c>
       <c r="I11" s="23" t="s">
         <v>186</v>
       </c>
       <c r="J11" s="23"/>
       <c r="K11" s="23">
         <v>544</v>
       </c>
       <c r="L11" s="23" t="s">
         <v>188</v>
       </c>
       <c r="M11" s="23" t="s">
         <v>188</v>
       </c>
       <c r="N11" s="23" t="s">
         <v>189</v>
       </c>
       <c r="O11" s="23" t="s">
         <v>190</v>
@@ -3194,54 +3194,54 @@
       <c r="AX11" s="23"/>
       <c r="AY11" s="23"/>
       <c r="AZ11" s="23"/>
       <c r="BA11" s="23"/>
       <c r="BB11" s="23"/>
       <c r="BC11" s="23"/>
       <c r="BD11" s="23"/>
       <c r="BE11" s="23" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="12" spans="1:73" ht="80" x14ac:dyDescent="0.35">
       <c r="A12" s="23" t="s">
         <v>204</v>
       </c>
       <c r="B12" s="23" t="s">
         <v>176</v>
       </c>
       <c r="C12" s="23" t="s">
         <v>181</v>
       </c>
       <c r="D12" s="23" t="s">
         <v>182</v>
       </c>
       <c r="E12" s="23">
+        <v>1629825</v>
+      </c>
+      <c r="F12" s="23">
         <v>3487</v>
-      </c>
-[...1 lines deleted...]
-        <v>1629825</v>
       </c>
       <c r="G12" s="23" t="s">
         <v>184</v>
       </c>
       <c r="H12" s="23" t="s">
         <v>177</v>
       </c>
       <c r="I12" s="23" t="s">
         <v>186</v>
       </c>
       <c r="J12" s="23"/>
       <c r="K12" s="23">
         <v>251</v>
       </c>
       <c r="L12" s="23" t="s">
         <v>188</v>
       </c>
       <c r="M12" s="23" t="s">
         <v>188</v>
       </c>
       <c r="N12" s="23" t="s">
         <v>189</v>
       </c>
       <c r="O12" s="23" t="s">
         <v>190</v>
@@ -3315,54 +3315,54 @@
       <c r="AX12" s="23"/>
       <c r="AY12" s="23"/>
       <c r="AZ12" s="23"/>
       <c r="BA12" s="23"/>
       <c r="BB12" s="23"/>
       <c r="BC12" s="23"/>
       <c r="BD12" s="23"/>
       <c r="BE12" s="23" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="13" spans="1:73" ht="80" x14ac:dyDescent="0.35">
       <c r="A13" s="23" t="s">
         <v>204</v>
       </c>
       <c r="B13" s="23" t="s">
         <v>176</v>
       </c>
       <c r="C13" s="23" t="s">
         <v>181</v>
       </c>
       <c r="D13" s="23" t="s">
         <v>183</v>
       </c>
       <c r="E13" s="23">
+        <v>1629795</v>
+      </c>
+      <c r="F13" s="23">
         <v>1936</v>
-      </c>
-[...1 lines deleted...]
-        <v>1629795</v>
       </c>
       <c r="G13" s="23" t="s">
         <v>185</v>
       </c>
       <c r="H13" s="23" t="s">
         <v>177</v>
       </c>
       <c r="I13" s="23" t="s">
         <v>186</v>
       </c>
       <c r="J13" s="23"/>
       <c r="K13" s="23">
         <v>544</v>
       </c>
       <c r="L13" s="23" t="s">
         <v>188</v>
       </c>
       <c r="M13" s="23" t="s">
         <v>188</v>
       </c>
       <c r="N13" s="23" t="s">
         <v>189</v>
       </c>
       <c r="O13" s="23" t="s">
         <v>190</v>
@@ -3436,54 +3436,54 @@
       <c r="AX13" s="23"/>
       <c r="AY13" s="23"/>
       <c r="AZ13" s="23"/>
       <c r="BA13" s="23"/>
       <c r="BB13" s="23"/>
       <c r="BC13" s="23"/>
       <c r="BD13" s="23"/>
       <c r="BE13" s="23" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="14" spans="1:73" ht="80" x14ac:dyDescent="0.35">
       <c r="A14" s="23" t="s">
         <v>206</v>
       </c>
       <c r="B14" s="23" t="s">
         <v>176</v>
       </c>
       <c r="C14" s="23" t="s">
         <v>181</v>
       </c>
       <c r="D14" s="23" t="s">
         <v>182</v>
       </c>
       <c r="E14" s="23">
+        <v>1629838</v>
+      </c>
+      <c r="F14" s="23">
         <v>3500</v>
-      </c>
-[...1 lines deleted...]
-        <v>1629838</v>
       </c>
       <c r="G14" s="23" t="s">
         <v>184</v>
       </c>
       <c r="H14" s="23" t="s">
         <v>177</v>
       </c>
       <c r="I14" s="23" t="s">
         <v>186</v>
       </c>
       <c r="J14" s="23"/>
       <c r="K14" s="23">
         <v>251</v>
       </c>
       <c r="L14" s="23" t="s">
         <v>188</v>
       </c>
       <c r="M14" s="23" t="s">
         <v>188</v>
       </c>
       <c r="N14" s="23" t="s">
         <v>189</v>
       </c>
       <c r="O14" s="23" t="s">
         <v>190</v>
@@ -3557,54 +3557,54 @@
       <c r="AX14" s="23"/>
       <c r="AY14" s="23"/>
       <c r="AZ14" s="23"/>
       <c r="BA14" s="23"/>
       <c r="BB14" s="23"/>
       <c r="BC14" s="23"/>
       <c r="BD14" s="23"/>
       <c r="BE14" s="23" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="15" spans="1:73" ht="80" x14ac:dyDescent="0.35">
       <c r="A15" s="23" t="s">
         <v>206</v>
       </c>
       <c r="B15" s="23" t="s">
         <v>176</v>
       </c>
       <c r="C15" s="23" t="s">
         <v>181</v>
       </c>
       <c r="D15" s="23" t="s">
         <v>183</v>
       </c>
       <c r="E15" s="23">
+        <v>1633122</v>
+      </c>
+      <c r="F15" s="23">
         <v>1635</v>
-      </c>
-[...1 lines deleted...]
-        <v>1633122</v>
       </c>
       <c r="G15" s="23" t="s">
         <v>185</v>
       </c>
       <c r="H15" s="23" t="s">
         <v>177</v>
       </c>
       <c r="I15" s="23" t="s">
         <v>186</v>
       </c>
       <c r="J15" s="23"/>
       <c r="K15" s="23">
         <v>544</v>
       </c>
       <c r="L15" s="23" t="s">
         <v>188</v>
       </c>
       <c r="M15" s="23" t="s">
         <v>188</v>
       </c>
       <c r="N15" s="23" t="s">
         <v>189</v>
       </c>
       <c r="O15" s="23" t="s">
         <v>190</v>
@@ -3678,54 +3678,54 @@
       <c r="AX15" s="23"/>
       <c r="AY15" s="23"/>
       <c r="AZ15" s="23"/>
       <c r="BA15" s="23"/>
       <c r="BB15" s="23"/>
       <c r="BC15" s="23"/>
       <c r="BD15" s="23"/>
       <c r="BE15" s="23" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="16" spans="1:73" ht="80" x14ac:dyDescent="0.35">
       <c r="A16" s="23" t="s">
         <v>208</v>
       </c>
       <c r="B16" s="23" t="s">
         <v>176</v>
       </c>
       <c r="C16" s="23" t="s">
         <v>181</v>
       </c>
       <c r="D16" s="23" t="s">
         <v>182</v>
       </c>
       <c r="E16" s="23">
+        <v>1629833</v>
+      </c>
+      <c r="F16" s="23">
         <v>3495</v>
-      </c>
-[...1 lines deleted...]
-        <v>1629833</v>
       </c>
       <c r="G16" s="23" t="s">
         <v>184</v>
       </c>
       <c r="H16" s="23" t="s">
         <v>177</v>
       </c>
       <c r="I16" s="23" t="s">
         <v>186</v>
       </c>
       <c r="J16" s="23"/>
       <c r="K16" s="23">
         <v>251</v>
       </c>
       <c r="L16" s="23" t="s">
         <v>188</v>
       </c>
       <c r="M16" s="23" t="s">
         <v>188</v>
       </c>
       <c r="N16" s="23" t="s">
         <v>189</v>
       </c>
       <c r="O16" s="23" t="s">
         <v>190</v>
@@ -3799,54 +3799,54 @@
       <c r="AX16" s="23"/>
       <c r="AY16" s="23"/>
       <c r="AZ16" s="23"/>
       <c r="BA16" s="23"/>
       <c r="BB16" s="23"/>
       <c r="BC16" s="23"/>
       <c r="BD16" s="23"/>
       <c r="BE16" s="23" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="17" spans="1:57" ht="80" x14ac:dyDescent="0.35">
       <c r="A17" s="23" t="s">
         <v>208</v>
       </c>
       <c r="B17" s="23" t="s">
         <v>176</v>
       </c>
       <c r="C17" s="23" t="s">
         <v>181</v>
       </c>
       <c r="D17" s="23" t="s">
         <v>183</v>
       </c>
       <c r="E17" s="23">
+        <v>1633114</v>
+      </c>
+      <c r="F17" s="23">
         <v>1627</v>
-      </c>
-[...1 lines deleted...]
-        <v>1633114</v>
       </c>
       <c r="G17" s="23" t="s">
         <v>185</v>
       </c>
       <c r="H17" s="23" t="s">
         <v>177</v>
       </c>
       <c r="I17" s="23" t="s">
         <v>186</v>
       </c>
       <c r="J17" s="23"/>
       <c r="K17" s="23">
         <v>544</v>
       </c>
       <c r="L17" s="23" t="s">
         <v>188</v>
       </c>
       <c r="M17" s="23" t="s">
         <v>188</v>
       </c>
       <c r="N17" s="23" t="s">
         <v>189</v>
       </c>
       <c r="O17" s="23" t="s">
         <v>190</v>
@@ -3920,54 +3920,54 @@
       <c r="AX17" s="23"/>
       <c r="AY17" s="23"/>
       <c r="AZ17" s="23"/>
       <c r="BA17" s="23"/>
       <c r="BB17" s="23"/>
       <c r="BC17" s="23"/>
       <c r="BD17" s="23"/>
       <c r="BE17" s="23" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="18" spans="1:57" ht="80" x14ac:dyDescent="0.35">
       <c r="A18" s="23" t="s">
         <v>210</v>
       </c>
       <c r="B18" s="23" t="s">
         <v>176</v>
       </c>
       <c r="C18" s="23" t="s">
         <v>181</v>
       </c>
       <c r="D18" s="23" t="s">
         <v>182</v>
       </c>
       <c r="E18" s="23">
+        <v>1629837</v>
+      </c>
+      <c r="F18" s="23">
         <v>3499</v>
-      </c>
-[...1 lines deleted...]
-        <v>1629837</v>
       </c>
       <c r="G18" s="23" t="s">
         <v>184</v>
       </c>
       <c r="H18" s="23" t="s">
         <v>177</v>
       </c>
       <c r="I18" s="23" t="s">
         <v>186</v>
       </c>
       <c r="J18" s="23"/>
       <c r="K18" s="23">
         <v>251</v>
       </c>
       <c r="L18" s="23" t="s">
         <v>188</v>
       </c>
       <c r="M18" s="23" t="s">
         <v>188</v>
       </c>
       <c r="N18" s="23" t="s">
         <v>189</v>
       </c>
       <c r="O18" s="23" t="s">
         <v>190</v>
@@ -4041,54 +4041,54 @@
       <c r="AX18" s="23"/>
       <c r="AY18" s="23"/>
       <c r="AZ18" s="23"/>
       <c r="BA18" s="23"/>
       <c r="BB18" s="23"/>
       <c r="BC18" s="23"/>
       <c r="BD18" s="23"/>
       <c r="BE18" s="23" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="19" spans="1:57" ht="80" x14ac:dyDescent="0.35">
       <c r="A19" s="23" t="s">
         <v>210</v>
       </c>
       <c r="B19" s="23" t="s">
         <v>176</v>
       </c>
       <c r="C19" s="23" t="s">
         <v>181</v>
       </c>
       <c r="D19" s="23" t="s">
         <v>183</v>
       </c>
       <c r="E19" s="23">
+        <v>1633115</v>
+      </c>
+      <c r="F19" s="23">
         <v>1628</v>
-      </c>
-[...1 lines deleted...]
-        <v>1633115</v>
       </c>
       <c r="G19" s="23" t="s">
         <v>185</v>
       </c>
       <c r="H19" s="23" t="s">
         <v>177</v>
       </c>
       <c r="I19" s="23" t="s">
         <v>186</v>
       </c>
       <c r="J19" s="23"/>
       <c r="K19" s="23">
         <v>544</v>
       </c>
       <c r="L19" s="23" t="s">
         <v>188</v>
       </c>
       <c r="M19" s="23" t="s">
         <v>188</v>
       </c>
       <c r="N19" s="23" t="s">
         <v>189</v>
       </c>
       <c r="O19" s="23" t="s">
         <v>190</v>
@@ -4162,54 +4162,54 @@
       <c r="AX19" s="23"/>
       <c r="AY19" s="23"/>
       <c r="AZ19" s="23"/>
       <c r="BA19" s="23"/>
       <c r="BB19" s="23"/>
       <c r="BC19" s="23"/>
       <c r="BD19" s="23"/>
       <c r="BE19" s="23" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="20" spans="1:57" ht="80" x14ac:dyDescent="0.35">
       <c r="A20" s="23" t="s">
         <v>212</v>
       </c>
       <c r="B20" s="23" t="s">
         <v>176</v>
       </c>
       <c r="C20" s="23" t="s">
         <v>181</v>
       </c>
       <c r="D20" s="23" t="s">
         <v>182</v>
       </c>
       <c r="E20" s="23">
+        <v>1629836</v>
+      </c>
+      <c r="F20" s="23">
         <v>3498</v>
-      </c>
-[...1 lines deleted...]
-        <v>1629836</v>
       </c>
       <c r="G20" s="23" t="s">
         <v>184</v>
       </c>
       <c r="H20" s="23" t="s">
         <v>177</v>
       </c>
       <c r="I20" s="23" t="s">
         <v>186</v>
       </c>
       <c r="J20" s="23"/>
       <c r="K20" s="23">
         <v>251</v>
       </c>
       <c r="L20" s="23" t="s">
         <v>188</v>
       </c>
       <c r="M20" s="23" t="s">
         <v>188</v>
       </c>
       <c r="N20" s="23" t="s">
         <v>189</v>
       </c>
       <c r="O20" s="23" t="s">
         <v>190</v>
@@ -4283,54 +4283,54 @@
       <c r="AX20" s="23"/>
       <c r="AY20" s="23"/>
       <c r="AZ20" s="23"/>
       <c r="BA20" s="23"/>
       <c r="BB20" s="23"/>
       <c r="BC20" s="23"/>
       <c r="BD20" s="23"/>
       <c r="BE20" s="23" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="21" spans="1:57" ht="80" x14ac:dyDescent="0.35">
       <c r="A21" s="23" t="s">
         <v>212</v>
       </c>
       <c r="B21" s="23" t="s">
         <v>176</v>
       </c>
       <c r="C21" s="23" t="s">
         <v>181</v>
       </c>
       <c r="D21" s="23" t="s">
         <v>183</v>
       </c>
       <c r="E21" s="23">
+        <v>1633109</v>
+      </c>
+      <c r="F21" s="23">
         <v>1622</v>
-      </c>
-[...1 lines deleted...]
-        <v>1633109</v>
       </c>
       <c r="G21" s="23" t="s">
         <v>185</v>
       </c>
       <c r="H21" s="23" t="s">
         <v>177</v>
       </c>
       <c r="I21" s="23" t="s">
         <v>186</v>
       </c>
       <c r="J21" s="23"/>
       <c r="K21" s="23">
         <v>544</v>
       </c>
       <c r="L21" s="23" t="s">
         <v>188</v>
       </c>
       <c r="M21" s="23" t="s">
         <v>188</v>
       </c>
       <c r="N21" s="23" t="s">
         <v>189</v>
       </c>
       <c r="O21" s="23" t="s">
         <v>190</v>
@@ -4404,54 +4404,54 @@
       <c r="AX21" s="23"/>
       <c r="AY21" s="23"/>
       <c r="AZ21" s="23"/>
       <c r="BA21" s="23"/>
       <c r="BB21" s="23"/>
       <c r="BC21" s="23"/>
       <c r="BD21" s="23"/>
       <c r="BE21" s="23" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="22" spans="1:57" ht="80" x14ac:dyDescent="0.35">
       <c r="A22" s="25" t="s">
         <v>214</v>
       </c>
       <c r="B22" s="23" t="s">
         <v>176</v>
       </c>
       <c r="C22" s="23" t="s">
         <v>181</v>
       </c>
       <c r="D22" s="23" t="s">
         <v>182</v>
       </c>
       <c r="E22" s="23">
+        <v>1629828</v>
+      </c>
+      <c r="F22" s="23">
         <v>3490</v>
-      </c>
-[...1 lines deleted...]
-        <v>1629828</v>
       </c>
       <c r="G22" s="23" t="s">
         <v>184</v>
       </c>
       <c r="H22" s="23" t="s">
         <v>177</v>
       </c>
       <c r="I22" s="23" t="s">
         <v>186</v>
       </c>
       <c r="J22" s="23"/>
       <c r="K22" s="23">
         <v>251</v>
       </c>
       <c r="L22" s="23" t="s">
         <v>188</v>
       </c>
       <c r="M22" s="23" t="s">
         <v>188</v>
       </c>
       <c r="N22" s="23" t="s">
         <v>189</v>
       </c>
       <c r="O22" s="23" t="s">
         <v>190</v>
@@ -4525,54 +4525,54 @@
       <c r="AX22" s="23"/>
       <c r="AY22" s="23"/>
       <c r="AZ22" s="23"/>
       <c r="BA22" s="23"/>
       <c r="BB22" s="23"/>
       <c r="BC22" s="23"/>
       <c r="BD22" s="23"/>
       <c r="BE22" s="23" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="23" spans="1:57" ht="80" x14ac:dyDescent="0.35">
       <c r="A23" s="25" t="s">
         <v>214</v>
       </c>
       <c r="B23" s="23" t="s">
         <v>176</v>
       </c>
       <c r="C23" s="23" t="s">
         <v>181</v>
       </c>
       <c r="D23" s="23" t="s">
         <v>183</v>
       </c>
       <c r="E23" s="23">
+        <v>1633110</v>
+      </c>
+      <c r="F23" s="23">
         <v>1623</v>
-      </c>
-[...1 lines deleted...]
-        <v>1633110</v>
       </c>
       <c r="G23" s="23" t="s">
         <v>185</v>
       </c>
       <c r="H23" s="23" t="s">
         <v>177</v>
       </c>
       <c r="I23" s="23" t="s">
         <v>186</v>
       </c>
       <c r="J23" s="23"/>
       <c r="K23" s="23">
         <v>544</v>
       </c>
       <c r="L23" s="23" t="s">
         <v>188</v>
       </c>
       <c r="M23" s="23" t="s">
         <v>188</v>
       </c>
       <c r="N23" s="23" t="s">
         <v>189</v>
       </c>
       <c r="O23" s="23" t="s">
         <v>190</v>
@@ -4646,54 +4646,54 @@
       <c r="AX23" s="23"/>
       <c r="AY23" s="23"/>
       <c r="AZ23" s="23"/>
       <c r="BA23" s="23"/>
       <c r="BB23" s="23"/>
       <c r="BC23" s="23"/>
       <c r="BD23" s="23"/>
       <c r="BE23" s="23" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="24" spans="1:57" ht="80" x14ac:dyDescent="0.35">
       <c r="A24" s="25" t="s">
         <v>216</v>
       </c>
       <c r="B24" s="23" t="s">
         <v>176</v>
       </c>
       <c r="C24" s="23" t="s">
         <v>181</v>
       </c>
       <c r="D24" s="23" t="s">
         <v>182</v>
       </c>
       <c r="E24" s="23">
+        <v>1629829</v>
+      </c>
+      <c r="F24" s="23">
         <v>3491</v>
-      </c>
-[...1 lines deleted...]
-        <v>1629829</v>
       </c>
       <c r="G24" s="23" t="s">
         <v>184</v>
       </c>
       <c r="H24" s="23" t="s">
         <v>177</v>
       </c>
       <c r="I24" s="23" t="s">
         <v>186</v>
       </c>
       <c r="J24" s="23"/>
       <c r="K24" s="23">
         <v>251</v>
       </c>
       <c r="L24" s="23" t="s">
         <v>188</v>
       </c>
       <c r="M24" s="23" t="s">
         <v>188</v>
       </c>
       <c r="N24" s="23" t="s">
         <v>189</v>
       </c>
       <c r="O24" s="23" t="s">
         <v>190</v>
@@ -4767,54 +4767,54 @@
       <c r="AX24" s="23"/>
       <c r="AY24" s="23"/>
       <c r="AZ24" s="23"/>
       <c r="BA24" s="23"/>
       <c r="BB24" s="23"/>
       <c r="BC24" s="23"/>
       <c r="BD24" s="23"/>
       <c r="BE24" s="23" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="25" spans="1:57" ht="80" x14ac:dyDescent="0.35">
       <c r="A25" s="25" t="s">
         <v>216</v>
       </c>
       <c r="B25" s="23" t="s">
         <v>176</v>
       </c>
       <c r="C25" s="23" t="s">
         <v>181</v>
       </c>
       <c r="D25" s="23" t="s">
         <v>183</v>
       </c>
       <c r="E25" s="23">
+        <v>1633104</v>
+      </c>
+      <c r="F25" s="23">
         <v>1617</v>
-      </c>
-[...1 lines deleted...]
-        <v>1633104</v>
       </c>
       <c r="G25" s="23" t="s">
         <v>185</v>
       </c>
       <c r="H25" s="23" t="s">
         <v>177</v>
       </c>
       <c r="I25" s="23" t="s">
         <v>186</v>
       </c>
       <c r="J25" s="23"/>
       <c r="K25" s="23">
         <v>544</v>
       </c>
       <c r="L25" s="23" t="s">
         <v>188</v>
       </c>
       <c r="M25" s="23" t="s">
         <v>188</v>
       </c>
       <c r="N25" s="23" t="s">
         <v>189</v>
       </c>
       <c r="O25" s="23" t="s">
         <v>190</v>
@@ -4888,54 +4888,54 @@
       <c r="AX25" s="23"/>
       <c r="AY25" s="23"/>
       <c r="AZ25" s="23"/>
       <c r="BA25" s="23"/>
       <c r="BB25" s="23"/>
       <c r="BC25" s="23"/>
       <c r="BD25" s="23"/>
       <c r="BE25" s="23" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="26" spans="1:57" ht="80" x14ac:dyDescent="0.35">
       <c r="A26" s="23" t="s">
         <v>218</v>
       </c>
       <c r="B26" s="23" t="s">
         <v>176</v>
       </c>
       <c r="C26" s="23" t="s">
         <v>181</v>
       </c>
       <c r="D26" s="23" t="s">
         <v>182</v>
       </c>
       <c r="E26" s="23">
+        <v>1629830</v>
+      </c>
+      <c r="F26" s="23">
         <v>3492</v>
-      </c>
-[...1 lines deleted...]
-        <v>1629830</v>
       </c>
       <c r="G26" s="23" t="s">
         <v>184</v>
       </c>
       <c r="H26" s="23" t="s">
         <v>177</v>
       </c>
       <c r="I26" s="23" t="s">
         <v>186</v>
       </c>
       <c r="J26" s="23"/>
       <c r="K26" s="23">
         <v>251</v>
       </c>
       <c r="L26" s="23" t="s">
         <v>188</v>
       </c>
       <c r="M26" s="23" t="s">
         <v>188</v>
       </c>
       <c r="N26" s="23" t="s">
         <v>189</v>
       </c>
       <c r="O26" s="23" t="s">
         <v>190</v>
@@ -5009,54 +5009,54 @@
       <c r="AX26" s="23"/>
       <c r="AY26" s="23"/>
       <c r="AZ26" s="23"/>
       <c r="BA26" s="23"/>
       <c r="BB26" s="23"/>
       <c r="BC26" s="23"/>
       <c r="BD26" s="23"/>
       <c r="BE26" s="23" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="27" spans="1:57" ht="80" x14ac:dyDescent="0.35">
       <c r="A27" s="23" t="s">
         <v>218</v>
       </c>
       <c r="B27" s="23" t="s">
         <v>176</v>
       </c>
       <c r="C27" s="23" t="s">
         <v>181</v>
       </c>
       <c r="D27" s="23" t="s">
         <v>183</v>
       </c>
       <c r="E27" s="23">
+        <v>1633105</v>
+      </c>
+      <c r="F27" s="23">
         <v>1618</v>
-      </c>
-[...1 lines deleted...]
-        <v>1633105</v>
       </c>
       <c r="G27" s="23" t="s">
         <v>185</v>
       </c>
       <c r="H27" s="23" t="s">
         <v>177</v>
       </c>
       <c r="I27" s="23" t="s">
         <v>186</v>
       </c>
       <c r="J27" s="23"/>
       <c r="K27" s="23">
         <v>544</v>
       </c>
       <c r="L27" s="23" t="s">
         <v>188</v>
       </c>
       <c r="M27" s="23" t="s">
         <v>188</v>
       </c>
       <c r="N27" s="23" t="s">
         <v>189</v>
       </c>
       <c r="O27" s="23" t="s">
         <v>190</v>
@@ -5130,54 +5130,54 @@
       <c r="AX27" s="23"/>
       <c r="AY27" s="23"/>
       <c r="AZ27" s="23"/>
       <c r="BA27" s="23"/>
       <c r="BB27" s="23"/>
       <c r="BC27" s="23"/>
       <c r="BD27" s="23"/>
       <c r="BE27" s="23" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="28" spans="1:57" ht="80" x14ac:dyDescent="0.35">
       <c r="A28" s="23" t="s">
         <v>220</v>
       </c>
       <c r="B28" s="23" t="s">
         <v>176</v>
       </c>
       <c r="C28" s="23" t="s">
         <v>181</v>
       </c>
       <c r="D28" s="23" t="s">
         <v>182</v>
       </c>
       <c r="E28" s="23">
+        <v>1629831</v>
+      </c>
+      <c r="F28" s="23">
         <v>3493</v>
-      </c>
-[...1 lines deleted...]
-        <v>1629831</v>
       </c>
       <c r="G28" s="23" t="s">
         <v>184</v>
       </c>
       <c r="H28" s="23" t="s">
         <v>177</v>
       </c>
       <c r="I28" s="23" t="s">
         <v>186</v>
       </c>
       <c r="J28" s="23"/>
       <c r="K28" s="23">
         <v>251</v>
       </c>
       <c r="L28" s="23" t="s">
         <v>188</v>
       </c>
       <c r="M28" s="23" t="s">
         <v>188</v>
       </c>
       <c r="N28" s="23" t="s">
         <v>189</v>
       </c>
       <c r="O28" s="23" t="s">
         <v>190</v>
@@ -5251,54 +5251,54 @@
       <c r="AX28" s="23"/>
       <c r="AY28" s="23"/>
       <c r="AZ28" s="23"/>
       <c r="BA28" s="23"/>
       <c r="BB28" s="23"/>
       <c r="BC28" s="23"/>
       <c r="BD28" s="23"/>
       <c r="BE28" s="23" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="29" spans="1:57" ht="80" x14ac:dyDescent="0.35">
       <c r="A29" s="23" t="s">
         <v>220</v>
       </c>
       <c r="B29" s="23" t="s">
         <v>176</v>
       </c>
       <c r="C29" s="23" t="s">
         <v>181</v>
       </c>
       <c r="D29" s="23" t="s">
         <v>183</v>
       </c>
       <c r="E29" s="23">
+        <v>1633116</v>
+      </c>
+      <c r="F29" s="23">
         <v>1629</v>
-      </c>
-[...1 lines deleted...]
-        <v>1633116</v>
       </c>
       <c r="G29" s="23" t="s">
         <v>185</v>
       </c>
       <c r="H29" s="23" t="s">
         <v>177</v>
       </c>
       <c r="I29" s="23" t="s">
         <v>186</v>
       </c>
       <c r="J29" s="23"/>
       <c r="K29" s="23">
         <v>544</v>
       </c>
       <c r="L29" s="23" t="s">
         <v>188</v>
       </c>
       <c r="M29" s="23" t="s">
         <v>188</v>
       </c>
       <c r="N29" s="23" t="s">
         <v>189</v>
       </c>
       <c r="O29" s="23" t="s">
         <v>190</v>
@@ -5372,54 +5372,54 @@
       <c r="AX29" s="23"/>
       <c r="AY29" s="23"/>
       <c r="AZ29" s="23"/>
       <c r="BA29" s="23"/>
       <c r="BB29" s="23"/>
       <c r="BC29" s="23"/>
       <c r="BD29" s="23"/>
       <c r="BE29" s="23" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="30" spans="1:57" ht="80" x14ac:dyDescent="0.35">
       <c r="A30" s="23" t="s">
         <v>222</v>
       </c>
       <c r="B30" s="23" t="s">
         <v>176</v>
       </c>
       <c r="C30" s="23" t="s">
         <v>181</v>
       </c>
       <c r="D30" s="23" t="s">
         <v>182</v>
       </c>
       <c r="E30" s="23">
+        <v>1633172</v>
+      </c>
+      <c r="F30" s="23">
         <v>3552</v>
-      </c>
-[...1 lines deleted...]
-        <v>1633172</v>
       </c>
       <c r="G30" s="23" t="s">
         <v>184</v>
       </c>
       <c r="H30" s="23" t="s">
         <v>177</v>
       </c>
       <c r="I30" s="23" t="s">
         <v>186</v>
       </c>
       <c r="J30" s="23"/>
       <c r="K30" s="23">
         <v>251</v>
       </c>
       <c r="L30" s="23" t="s">
         <v>188</v>
       </c>
       <c r="M30" s="23" t="s">
         <v>188</v>
       </c>
       <c r="N30" s="23" t="s">
         <v>189</v>
       </c>
       <c r="O30" s="23" t="s">
         <v>190</v>
@@ -5493,54 +5493,54 @@
       <c r="AX30" s="23"/>
       <c r="AY30" s="23"/>
       <c r="AZ30" s="23"/>
       <c r="BA30" s="23"/>
       <c r="BB30" s="23"/>
       <c r="BC30" s="23"/>
       <c r="BD30" s="23"/>
       <c r="BE30" s="23" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="31" spans="1:57" ht="80" x14ac:dyDescent="0.35">
       <c r="A31" s="23" t="s">
         <v>222</v>
       </c>
       <c r="B31" s="23" t="s">
         <v>176</v>
       </c>
       <c r="C31" s="23" t="s">
         <v>181</v>
       </c>
       <c r="D31" s="23" t="s">
         <v>183</v>
       </c>
       <c r="E31" s="23">
+        <v>1633117</v>
+      </c>
+      <c r="F31" s="23">
         <v>1630</v>
-      </c>
-[...1 lines deleted...]
-        <v>1633117</v>
       </c>
       <c r="G31" s="23" t="s">
         <v>185</v>
       </c>
       <c r="H31" s="23" t="s">
         <v>177</v>
       </c>
       <c r="I31" s="23" t="s">
         <v>186</v>
       </c>
       <c r="J31" s="23"/>
       <c r="K31" s="23">
         <v>544</v>
       </c>
       <c r="L31" s="23" t="s">
         <v>188</v>
       </c>
       <c r="M31" s="23" t="s">
         <v>188</v>
       </c>
       <c r="N31" s="23" t="s">
         <v>189</v>
       </c>
       <c r="O31" s="23" t="s">
         <v>190</v>
@@ -5614,54 +5614,54 @@
       <c r="AX31" s="23"/>
       <c r="AY31" s="23"/>
       <c r="AZ31" s="23"/>
       <c r="BA31" s="23"/>
       <c r="BB31" s="23"/>
       <c r="BC31" s="23"/>
       <c r="BD31" s="23"/>
       <c r="BE31" s="23" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="32" spans="1:57" ht="80" x14ac:dyDescent="0.35">
       <c r="A32" s="23" t="s">
         <v>224</v>
       </c>
       <c r="B32" s="23" t="s">
         <v>176</v>
       </c>
       <c r="C32" s="23" t="s">
         <v>181</v>
       </c>
       <c r="D32" s="23" t="s">
         <v>182</v>
       </c>
       <c r="E32" s="23">
+        <v>1629832</v>
+      </c>
+      <c r="F32" s="23">
         <v>3494</v>
-      </c>
-[...1 lines deleted...]
-        <v>1629832</v>
       </c>
       <c r="G32" s="23" t="s">
         <v>184</v>
       </c>
       <c r="H32" s="23" t="s">
         <v>177</v>
       </c>
       <c r="I32" s="23" t="s">
         <v>186</v>
       </c>
       <c r="J32" s="23"/>
       <c r="K32" s="23">
         <v>251</v>
       </c>
       <c r="L32" s="23" t="s">
         <v>188</v>
       </c>
       <c r="M32" s="23" t="s">
         <v>188</v>
       </c>
       <c r="N32" s="23" t="s">
         <v>189</v>
       </c>
       <c r="O32" s="23" t="s">
         <v>190</v>
@@ -5735,54 +5735,54 @@
       <c r="AX32" s="23"/>
       <c r="AY32" s="23"/>
       <c r="AZ32" s="23"/>
       <c r="BA32" s="23"/>
       <c r="BB32" s="23"/>
       <c r="BC32" s="23"/>
       <c r="BD32" s="23"/>
       <c r="BE32" s="23" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="33" spans="1:57" ht="80" x14ac:dyDescent="0.35">
       <c r="A33" s="23" t="s">
         <v>224</v>
       </c>
       <c r="B33" s="23" t="s">
         <v>176</v>
       </c>
       <c r="C33" s="23" t="s">
         <v>181</v>
       </c>
       <c r="D33" s="23" t="s">
         <v>183</v>
       </c>
       <c r="E33" s="23">
+        <v>1633111</v>
+      </c>
+      <c r="F33" s="23">
         <v>1624</v>
-      </c>
-[...1 lines deleted...]
-        <v>1633111</v>
       </c>
       <c r="G33" s="23" t="s">
         <v>185</v>
       </c>
       <c r="H33" s="23" t="s">
         <v>177</v>
       </c>
       <c r="I33" s="23" t="s">
         <v>186</v>
       </c>
       <c r="J33" s="23"/>
       <c r="K33" s="23">
         <v>544</v>
       </c>
       <c r="L33" s="23" t="s">
         <v>188</v>
       </c>
       <c r="M33" s="23" t="s">
         <v>188</v>
       </c>
       <c r="N33" s="23" t="s">
         <v>189</v>
       </c>
       <c r="O33" s="23" t="s">
         <v>190</v>
@@ -5856,54 +5856,54 @@
       <c r="AX33" s="23"/>
       <c r="AY33" s="23"/>
       <c r="AZ33" s="23"/>
       <c r="BA33" s="23"/>
       <c r="BB33" s="23"/>
       <c r="BC33" s="23"/>
       <c r="BD33" s="23"/>
       <c r="BE33" s="23" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="34" spans="1:57" ht="80" x14ac:dyDescent="0.35">
       <c r="A34" s="23" t="s">
         <v>226</v>
       </c>
       <c r="B34" s="23" t="s">
         <v>176</v>
       </c>
       <c r="C34" s="23" t="s">
         <v>181</v>
       </c>
       <c r="D34" s="23" t="s">
         <v>182</v>
       </c>
       <c r="E34" s="23">
+        <v>1633170</v>
+      </c>
+      <c r="F34" s="23">
         <v>3550</v>
-      </c>
-[...1 lines deleted...]
-        <v>1633170</v>
       </c>
       <c r="G34" s="23" t="s">
         <v>184</v>
       </c>
       <c r="H34" s="23" t="s">
         <v>177</v>
       </c>
       <c r="I34" s="23" t="s">
         <v>186</v>
       </c>
       <c r="J34" s="23"/>
       <c r="K34" s="23">
         <v>251</v>
       </c>
       <c r="L34" s="23" t="s">
         <v>188</v>
       </c>
       <c r="M34" s="23" t="s">
         <v>188</v>
       </c>
       <c r="N34" s="23" t="s">
         <v>189</v>
       </c>
       <c r="O34" s="23" t="s">
         <v>190</v>
@@ -5977,54 +5977,54 @@
       <c r="AX34" s="23"/>
       <c r="AY34" s="23"/>
       <c r="AZ34" s="23"/>
       <c r="BA34" s="23"/>
       <c r="BB34" s="23"/>
       <c r="BC34" s="23"/>
       <c r="BD34" s="23"/>
       <c r="BE34" s="23" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="35" spans="1:57" ht="80" x14ac:dyDescent="0.35">
       <c r="A35" s="23" t="s">
         <v>226</v>
       </c>
       <c r="B35" s="23" t="s">
         <v>176</v>
       </c>
       <c r="C35" s="23" t="s">
         <v>181</v>
       </c>
       <c r="D35" s="23" t="s">
         <v>183</v>
       </c>
       <c r="E35" s="23">
+        <v>1633106</v>
+      </c>
+      <c r="F35" s="23">
         <v>1619</v>
-      </c>
-[...1 lines deleted...]
-        <v>1633106</v>
       </c>
       <c r="G35" s="23" t="s">
         <v>185</v>
       </c>
       <c r="H35" s="23" t="s">
         <v>177</v>
       </c>
       <c r="I35" s="23" t="s">
         <v>186</v>
       </c>
       <c r="J35" s="23"/>
       <c r="K35" s="23">
         <v>544</v>
       </c>
       <c r="L35" s="23" t="s">
         <v>188</v>
       </c>
       <c r="M35" s="23" t="s">
         <v>188</v>
       </c>
       <c r="N35" s="23" t="s">
         <v>189</v>
       </c>
       <c r="O35" s="23" t="s">
         <v>190</v>
@@ -6148,51 +6148,51 @@
       <c r="AM36" s="23"/>
       <c r="AN36" s="23"/>
       <c r="AO36" s="23"/>
       <c r="AP36" s="23"/>
       <c r="AQ36" s="23"/>
       <c r="AR36" s="23"/>
       <c r="AS36" s="23"/>
       <c r="AT36" s="23"/>
       <c r="AU36" s="23"/>
       <c r="AV36" s="23"/>
       <c r="AW36" s="23"/>
       <c r="AX36" s="23"/>
       <c r="AY36" s="23"/>
       <c r="AZ36" s="23"/>
       <c r="BA36" s="23"/>
       <c r="BB36" s="23"/>
       <c r="BC36" s="23"/>
       <c r="BD36" s="23"/>
       <c r="BE36" s="23"/>
     </row>
     <row r="37" spans="1:57" x14ac:dyDescent="0.35">
       <c r="A37" s="23"/>
       <c r="B37" s="23"/>
       <c r="C37" s="23"/>
       <c r="D37" s="23"/>
-      <c r="E37" s="23"/>
+      <c r="E37" s="42"/>
       <c r="F37" s="23"/>
       <c r="G37" s="23"/>
       <c r="H37" s="23"/>
       <c r="I37" s="23"/>
       <c r="J37" s="23"/>
       <c r="K37" s="23"/>
       <c r="L37" s="23"/>
       <c r="M37" s="23"/>
       <c r="N37" s="23"/>
       <c r="O37" s="23"/>
       <c r="P37" s="23"/>
       <c r="Q37" s="23"/>
       <c r="R37" s="23"/>
       <c r="S37" s="23"/>
       <c r="T37" s="23"/>
       <c r="U37" s="24"/>
       <c r="V37" s="24"/>
       <c r="W37" s="23"/>
       <c r="X37" s="23"/>
       <c r="Y37" s="23"/>
       <c r="Z37" s="23"/>
       <c r="AA37" s="23"/>
       <c r="AB37" s="23"/>
       <c r="AC37" s="23"/>
       <c r="AD37" s="23"/>