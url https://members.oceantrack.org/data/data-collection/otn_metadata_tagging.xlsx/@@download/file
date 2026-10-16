--- v0 (2025-10-08)
+++ v1 (2026-10-16)
@@ -1,91 +1,88 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10119"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10703"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/shannonlandovskis/Desktop/OTN Data Loading/OTN Templates/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/djewell/Documents/DAQ/Templates/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BD495351-7FF9-E846-9C97-3EDB992B637B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{71618FFB-764B-3349-93C8-734FA87004B6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="30820" yWindow="2600" windowWidth="41460" windowHeight="26140" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-38400" yWindow="-560" windowWidth="38400" windowHeight="21000" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Data Dictionary" sheetId="2" r:id="rId1"/>
     <sheet name="Tag Metadata" sheetId="1" r:id="rId2"/>
   </sheets>
   <calcPr calcId="171026"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="271" uniqueCount="210">
   <si>
     <t>This data dictionary is to assist you in filling out/interpreting the fields on the tagging metadata data sheet. It need not be submitted with your data.</t>
   </si>
   <si>
     <t>Field Name</t>
   </si>
   <si>
     <t>Units/format example</t>
   </si>
   <si>
     <t>Definition</t>
   </si>
   <si>
     <t>ANIMAL_ID  (floy tag ID, pit tag code, etc.)</t>
   </si>
   <si>
     <t>format: free text, not otherwise specified</t>
-  </si>
-[...1 lines deleted...]
-    <t>Identification code that uniquely identifies each animal, as specified by the researcher. This can be a floy tag ID, pit tag ID, or other unique identifier.</t>
   </si>
   <si>
     <t>TAG_TYPE</t>
   </si>
   <si>
     <t>as in: acoustic</t>
   </si>
   <si>
     <t>TAG_MANUFACTURER</t>
   </si>
   <si>
     <t>as in: VEMCO</t>
   </si>
   <si>
     <t xml:space="preserve">Name of tag manufacturer. </t>
   </si>
   <si>
     <t>TAG_MODEL</t>
   </si>
   <si>
     <t>as in: V9-6L</t>
   </si>
   <si>
     <t>Tag model number as provided by the manufacturer.</t>
   </si>
@@ -742,57 +739,71 @@
   <si>
     <t>ROR</t>
   </si>
   <si>
     <t>2007-07-05T22:15:00</t>
   </si>
   <si>
     <t>KOOSKIA NATIONAL FISH HATCHERY</t>
   </si>
   <si>
     <t>2007-11-04T00:00:00</t>
   </si>
   <si>
     <t>TRICAINE METHANESULFONATE</t>
   </si>
   <si>
     <t>SODIUM BICARBONATE</t>
   </si>
   <si>
     <t>146 FL mm; 39.04 WT g; pit tag not attached; tight fit</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>All dates and times are to be recorded in UTC 24-hour format. All latitudes and longitudes should reference the WGS84 map datum. Please note that any tags on the S256 (A69-1105) protocol will only be matched within their home project and not matched externally. For help with this form, please contact the OTN Data Centre: otndc@Dal.Ca or 1-902-494-8470.</t>
-[...1 lines deleted...]
-  <si>
     <t>In the case of an acoustic tag or Vemco mobile transceiver, this is the identification code transmitted by the tag, which is available from the tag manufacturer. For a satellite tag, it is the PTT code. For a VHF tag, this is the frequency at which the tag transmits. Only one tag ID per row. If an animal has a tag wth multiple IDs (e.g. sensor tag), each tag ID must have its own row.</t>
   </si>
   <si>
     <t>Type of tag attached to animal. Some possible options are: acoustic tag, satellite tag, PIT tag, ID tag, brand, business card tag. Only one tag type per row. If an animal has more than one tag (e.g. acoustic and PIT), each tag type must have its own row.</t>
+  </si>
+  <si>
+    <t>All dates and times are to be recorded in UTC 24-hour format. All latitudes and longitudes should reference the WGS84 map datum. Please note that any tags on the S256 (A69-1105) protocol will only be matched within their home project and not matched externally. For help with this form, please contact the OTN Data Centre: otndc@Dal.Ca.</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Identification code that uniquely identifies each animal, as specified by the researcher. This can be a floy tag ID, pit tag ID, or other unique identifier. </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>This field is mandatory if using multiple tags or tags with multiple pingers on one animal.</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="9">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="0.00000"/>
     <numFmt numFmtId="166" formatCode="[$-409]d\-mmm\-yy;@"/>
     <numFmt numFmtId="167" formatCode="0.0000"/>
     <numFmt numFmtId="168" formatCode="m/d/yyyy;@"/>
     <numFmt numFmtId="169" formatCode="d\-mmm\-yy;@"/>
     <numFmt numFmtId="170" formatCode="yyyy\-mm\-dd:hh:mm:ss"/>
     <numFmt numFmtId="171" formatCode="0.000"/>
     <numFmt numFmtId="172" formatCode="yyyy\-mm\-dd;@"/>
   </numFmts>
   <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1475,1207 +1486,1207 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:C61"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C7" sqref="C7"/>
+      <selection sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="35" customWidth="1"/>
     <col min="2" max="2" width="40.6640625" customWidth="1"/>
     <col min="3" max="3" width="76.33203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A1" s="53" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="54"/>
       <c r="C1" s="54"/>
     </row>
-    <row r="2" spans="1:3" ht="33" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:3" ht="35" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="55" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B2" s="56"/>
       <c r="C2" s="56"/>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A4" s="11" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="12" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="12" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="5" spans="1:3" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:3" ht="42" x14ac:dyDescent="0.2">
       <c r="A5" s="14" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="14" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="14" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" ht="42" x14ac:dyDescent="0.2">
+      <c r="A6" s="36" t="s">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="36" t="s">
+      <c r="B6" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="B6" s="14" t="s">
+      <c r="C6" s="14" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A7" s="37" t="s">
         <v>8</v>
       </c>
-      <c r="C6" s="14" t="s">
-[...4 lines deleted...]
-      <c r="A7" s="37" t="s">
+      <c r="B7" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="17" t="s">
+      <c r="C7" s="14" t="s">
         <v>10</v>
       </c>
-      <c r="C7" s="14" t="s">
+    </row>
+    <row r="8" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A8" s="38" t="s">
         <v>11</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="38" t="s">
+      <c r="B8" s="15" t="s">
         <v>12</v>
       </c>
-      <c r="B8" s="15" t="s">
+      <c r="C8" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="C8" s="15" t="s">
+    </row>
+    <row r="9" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A9" s="38" t="s">
         <v>14</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="38" t="s">
+      <c r="B9" s="13" t="s">
         <v>15</v>
       </c>
-      <c r="B9" s="13" t="s">
+      <c r="C9" s="14" t="s">
         <v>16</v>
       </c>
-      <c r="C9" s="14" t="s">
+    </row>
+    <row r="10" spans="1:3" ht="70" x14ac:dyDescent="0.2">
+      <c r="A10" s="38" t="s">
         <v>17</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="38" t="s">
+      <c r="B10" s="13" t="s">
         <v>18</v>
       </c>
-      <c r="B10" s="13" t="s">
+      <c r="C10" s="14" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A11" s="38" t="s">
         <v>19</v>
       </c>
-      <c r="C10" s="14" t="s">
-[...4 lines deleted...]
-      <c r="A11" s="38" t="s">
+      <c r="B11" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="B11" s="13" t="s">
+      <c r="C11" s="15" t="s">
         <v>21</v>
       </c>
-      <c r="C11" s="15" t="s">
+    </row>
+    <row r="12" spans="1:3" ht="28" x14ac:dyDescent="0.2">
+      <c r="A12" s="39" t="s">
         <v>22</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="39" t="s">
+      <c r="B12" s="18" t="s">
         <v>23</v>
       </c>
-      <c r="B12" s="18" t="s">
+      <c r="C12" s="14" t="s">
         <v>24</v>
       </c>
-      <c r="C12" s="14" t="s">
+    </row>
+    <row r="13" spans="1:3" ht="42" x14ac:dyDescent="0.2">
+      <c r="A13" s="18" t="s">
         <v>25</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="18" t="s">
+      <c r="B13" s="18" t="s">
         <v>26</v>
       </c>
-      <c r="B13" s="18" t="s">
+      <c r="C13" s="14" t="s">
         <v>27</v>
       </c>
-      <c r="C13" s="14" t="s">
+    </row>
+    <row r="14" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A14" s="16" t="s">
         <v>28</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="16" t="s">
+      <c r="B14" s="14" t="s">
         <v>29</v>
       </c>
-      <c r="B14" s="14" t="s">
+      <c r="C14" s="14" t="s">
         <v>30</v>
       </c>
-      <c r="C14" s="14" t="s">
+    </row>
+    <row r="15" spans="1:3" ht="28" x14ac:dyDescent="0.2">
+      <c r="A15" s="40" t="s">
         <v>31</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="40" t="s">
+      <c r="B15" s="14" t="s">
         <v>32</v>
       </c>
-      <c r="B15" s="14" t="s">
+      <c r="C15" s="14" t="s">
         <v>33</v>
       </c>
-      <c r="C15" s="14" t="s">
+    </row>
+    <row r="16" spans="1:3" ht="28" x14ac:dyDescent="0.2">
+      <c r="A16" s="39" t="s">
         <v>34</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="39" t="s">
+      <c r="B16" s="14" t="s">
         <v>35</v>
       </c>
-      <c r="B16" s="14" t="s">
+      <c r="C16" s="14" t="s">
         <v>36</v>
       </c>
-      <c r="C16" s="14" t="s">
+    </row>
+    <row r="17" spans="1:3" ht="28" x14ac:dyDescent="0.2">
+      <c r="A17" s="38" t="s">
         <v>37</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="38" t="s">
+      <c r="B17" s="14" t="s">
+        <v>35</v>
+      </c>
+      <c r="C17" s="14" t="s">
         <v>38</v>
       </c>
-      <c r="B17" s="14" t="s">
-[...2 lines deleted...]
-      <c r="C17" s="14" t="s">
+    </row>
+    <row r="18" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A18" s="38" t="s">
         <v>39</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="38" t="s">
+      <c r="B18" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="B18" s="13" t="s">
+      <c r="C18" s="14" t="s">
         <v>41</v>
       </c>
-      <c r="C18" s="14" t="s">
+    </row>
+    <row r="19" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A19" s="38" t="s">
         <v>42</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="38" t="s">
+      <c r="B19" s="14" t="s">
         <v>43</v>
       </c>
-      <c r="B19" s="14" t="s">
+      <c r="C19" s="14" t="s">
         <v>44</v>
       </c>
-      <c r="C19" s="14" t="s">
+    </row>
+    <row r="20" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A20" s="38" t="s">
         <v>45</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="38" t="s">
+      <c r="B20" s="19" t="s">
         <v>46</v>
       </c>
-      <c r="B20" s="19" t="s">
+      <c r="C20" s="19" t="s">
         <v>47</v>
       </c>
-      <c r="C20" s="19" t="s">
+    </row>
+    <row r="21" spans="1:3" ht="56" x14ac:dyDescent="0.2">
+      <c r="A21" s="15" t="s">
         <v>48</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="15" t="s">
+      <c r="B21" s="17" t="s">
         <v>49</v>
       </c>
-      <c r="B21" s="17" t="s">
+      <c r="C21" s="14" t="s">
         <v>50</v>
       </c>
-      <c r="C21" s="14" t="s">
+    </row>
+    <row r="22" spans="1:3" ht="28" x14ac:dyDescent="0.2">
+      <c r="A22" s="15" t="s">
         <v>51</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="15" t="s">
+      <c r="B22" s="14" t="s">
         <v>52</v>
       </c>
-      <c r="B22" s="14" t="s">
+      <c r="C22" s="14" t="s">
         <v>53</v>
       </c>
-      <c r="C22" s="14" t="s">
+    </row>
+    <row r="23" spans="1:3" ht="28" x14ac:dyDescent="0.2">
+      <c r="A23" s="15" t="s">
         <v>54</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="15" t="s">
+      <c r="B23" s="14" t="s">
         <v>55</v>
       </c>
-      <c r="B23" s="14" t="s">
+      <c r="C23" s="14" t="s">
         <v>56</v>
       </c>
-      <c r="C23" s="14" t="s">
+    </row>
+    <row r="24" spans="1:3" ht="28" x14ac:dyDescent="0.2">
+      <c r="A24" s="38" t="s">
         <v>57</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="38" t="s">
+      <c r="B24" s="14" t="s">
         <v>58</v>
       </c>
-      <c r="B24" s="14" t="s">
+      <c r="C24" s="14" t="s">
         <v>59</v>
       </c>
-      <c r="C24" s="14" t="s">
+    </row>
+    <row r="25" spans="1:3" ht="28" x14ac:dyDescent="0.2">
+      <c r="A25" s="38" t="s">
         <v>60</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="38" t="s">
+      <c r="B25" s="17" t="s">
         <v>61</v>
       </c>
-      <c r="B25" s="17" t="s">
+      <c r="C25" s="17" t="s">
         <v>62</v>
       </c>
-      <c r="C25" s="17" t="s">
+    </row>
+    <row r="26" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A26" s="38" t="s">
         <v>63</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="38" t="s">
+      <c r="B26" s="15" t="s">
         <v>64</v>
       </c>
-      <c r="B26" s="15" t="s">
+      <c r="C26" s="15" t="s">
         <v>65</v>
       </c>
-      <c r="C26" s="15" t="s">
+    </row>
+    <row r="27" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A27" s="41" t="s">
         <v>66</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="41" t="s">
+      <c r="B27" s="14" t="s">
         <v>67</v>
       </c>
-      <c r="B27" s="14" t="s">
+      <c r="C27" s="14" t="s">
         <v>68</v>
       </c>
-      <c r="C27" s="14" t="s">
+    </row>
+    <row r="28" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A28" s="38" t="s">
         <v>69</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="38" t="s">
+      <c r="B28" s="15" t="s">
         <v>70</v>
       </c>
-      <c r="B28" s="15" t="s">
+      <c r="C28" s="15" t="s">
         <v>71</v>
       </c>
-      <c r="C28" s="15" t="s">
+    </row>
+    <row r="29" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A29" s="15" t="s">
         <v>72</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="15" t="s">
+      <c r="B29" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="C29" s="15" t="s">
         <v>73</v>
       </c>
-      <c r="B29" s="15" t="s">
-[...2 lines deleted...]
-      <c r="C29" s="15" t="s">
+    </row>
+    <row r="30" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A30" s="15" t="s">
         <v>74</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="15" t="s">
+      <c r="B30" s="15" t="s">
         <v>75</v>
       </c>
-      <c r="B30" s="15" t="s">
+      <c r="C30" s="15" t="s">
         <v>76</v>
       </c>
-      <c r="C30" s="15" t="s">
+    </row>
+    <row r="31" spans="1:3" ht="28" x14ac:dyDescent="0.2">
+      <c r="A31" s="38" t="s">
         <v>77</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="38" t="s">
+      <c r="B31" s="15" t="s">
         <v>78</v>
       </c>
-      <c r="B31" s="15" t="s">
+      <c r="C31" s="15" t="s">
         <v>79</v>
       </c>
-      <c r="C31" s="15" t="s">
+    </row>
+    <row r="32" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A32" s="41" t="s">
         <v>80</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="41" t="s">
+      <c r="B32" s="19" t="s">
         <v>81</v>
       </c>
-      <c r="B32" s="19" t="s">
+      <c r="C32" s="19" t="s">
         <v>82</v>
       </c>
-      <c r="C32" s="19" t="s">
+    </row>
+    <row r="33" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A33" s="41" t="s">
         <v>83</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="41" t="s">
+      <c r="B33" s="19" t="s">
         <v>84</v>
       </c>
-      <c r="B33" s="19" t="s">
+      <c r="C33" s="19" t="s">
         <v>85</v>
       </c>
-      <c r="C33" s="19" t="s">
+    </row>
+    <row r="34" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A34" s="41" t="s">
         <v>86</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="41" t="s">
+      <c r="B34" s="19" t="s">
         <v>87</v>
       </c>
-      <c r="B34" s="19" t="s">
+      <c r="C34" s="19" t="s">
         <v>88</v>
       </c>
-      <c r="C34" s="19" t="s">
+    </row>
+    <row r="35" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A35" s="20" t="s">
         <v>89</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="20" t="s">
+      <c r="B35" s="14" t="s">
         <v>90</v>
       </c>
-      <c r="B35" s="14" t="s">
+      <c r="C35" s="14" t="s">
         <v>91</v>
       </c>
-      <c r="C35" s="14" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="36" spans="1:3" ht="42" x14ac:dyDescent="0.2">
       <c r="A36" s="20" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B36" s="14"/>
       <c r="C36" s="14" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A37" s="15" t="s">
         <v>94</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="15" t="s">
+      <c r="B37" s="17" t="s">
         <v>95</v>
       </c>
-      <c r="B37" s="17" t="s">
+      <c r="C37" s="17" t="s">
         <v>96</v>
       </c>
-      <c r="C37" s="17" t="s">
+    </row>
+    <row r="38" spans="1:3" ht="42" x14ac:dyDescent="0.2">
+      <c r="A38" s="38" t="s">
         <v>97</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="38" t="s">
+      <c r="B38" s="17" t="s">
+        <v>49</v>
+      </c>
+      <c r="C38" s="14" t="s">
         <v>98</v>
       </c>
-      <c r="B38" s="17" t="s">
-[...2 lines deleted...]
-      <c r="C38" s="14" t="s">
+    </row>
+    <row r="39" spans="1:3" ht="28" x14ac:dyDescent="0.2">
+      <c r="A39" s="42" t="s">
         <v>99</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="42" t="s">
+      <c r="B39" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="C39" s="14" t="s">
         <v>100</v>
       </c>
-      <c r="B39" s="14" t="s">
-[...2 lines deleted...]
-      <c r="C39" s="14" t="s">
+    </row>
+    <row r="40" spans="1:3" ht="28" x14ac:dyDescent="0.2">
+      <c r="A40" s="42" t="s">
         <v>101</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="42" t="s">
+      <c r="B40" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="C40" s="14" t="s">
         <v>102</v>
       </c>
-      <c r="B40" s="14" t="s">
-[...2 lines deleted...]
-      <c r="C40" s="14" t="s">
+    </row>
+    <row r="41" spans="1:3" ht="28" x14ac:dyDescent="0.2">
+      <c r="A41" s="38" t="s">
         <v>103</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A41" s="38" t="s">
+      <c r="B41" s="14" t="s">
         <v>104</v>
       </c>
-      <c r="B41" s="14" t="s">
+      <c r="C41" s="23" t="s">
         <v>105</v>
       </c>
-      <c r="C41" s="23" t="s">
+    </row>
+    <row r="42" spans="1:3" ht="56" x14ac:dyDescent="0.2">
+      <c r="A42" s="38" t="s">
         <v>106</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A42" s="38" t="s">
+      <c r="B42" s="14" t="s">
         <v>107</v>
       </c>
-      <c r="B42" s="14" t="s">
+      <c r="C42" s="23" t="s">
         <v>108</v>
       </c>
-      <c r="C42" s="23" t="s">
+    </row>
+    <row r="43" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A43" s="15" t="s">
         <v>109</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A43" s="15" t="s">
+      <c r="B43" s="14" t="s">
         <v>110</v>
       </c>
-      <c r="B43" s="14" t="s">
+      <c r="C43" s="23" t="s">
         <v>111</v>
       </c>
-      <c r="C43" s="23" t="s">
+    </row>
+    <row r="44" spans="1:3" ht="28" x14ac:dyDescent="0.2">
+      <c r="A44" s="15" t="s">
         <v>112</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A44" s="15" t="s">
+      <c r="B44" s="14" t="s">
         <v>113</v>
       </c>
-      <c r="B44" s="14" t="s">
+      <c r="C44" s="23" t="s">
         <v>114</v>
       </c>
-      <c r="C44" s="23" t="s">
+    </row>
+    <row r="45" spans="1:3" ht="70" x14ac:dyDescent="0.2">
+      <c r="A45" s="15" t="s">
         <v>115</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A45" s="15" t="s">
+      <c r="B45" s="14" t="s">
         <v>116</v>
       </c>
-      <c r="B45" s="14" t="s">
+      <c r="C45" s="14" t="s">
         <v>117</v>
       </c>
-      <c r="C45" s="14" t="s">
+    </row>
+    <row r="46" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A46" s="15" t="s">
         <v>118</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A46" s="15" t="s">
+      <c r="B46" s="14" t="s">
         <v>119</v>
       </c>
-      <c r="B46" s="14" t="s">
+      <c r="C46" s="14" t="s">
         <v>120</v>
       </c>
-      <c r="C46" s="14" t="s">
+    </row>
+    <row r="47" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A47" s="15" t="s">
         <v>121</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A47" s="15" t="s">
+      <c r="B47" s="14" t="s">
         <v>122</v>
       </c>
-      <c r="B47" s="14" t="s">
+      <c r="C47" s="14" t="s">
         <v>123</v>
       </c>
-      <c r="C47" s="14" t="s">
+    </row>
+    <row r="48" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A48" s="15" t="s">
         <v>124</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A48" s="15" t="s">
+      <c r="B48" s="14" t="s">
         <v>125</v>
       </c>
-      <c r="B48" s="14" t="s">
+      <c r="C48" s="14" t="s">
         <v>126</v>
       </c>
-      <c r="C48" s="14" t="s">
+    </row>
+    <row r="49" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A49" s="22" t="s">
         <v>127</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A49" s="22" t="s">
+      <c r="B49" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="C49" s="23" t="s">
         <v>128</v>
       </c>
-      <c r="B49" s="14" t="s">
-[...2 lines deleted...]
-      <c r="C49" s="23" t="s">
+    </row>
+    <row r="50" spans="1:3" ht="28" x14ac:dyDescent="0.2">
+      <c r="A50" s="20" t="s">
         <v>129</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A50" s="20" t="s">
+      <c r="B50" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="C50" s="14" t="s">
         <v>130</v>
       </c>
-      <c r="B50" s="14" t="s">
-[...2 lines deleted...]
-      <c r="C50" s="14" t="s">
+    </row>
+    <row r="51" spans="1:3" ht="28" x14ac:dyDescent="0.2">
+      <c r="A51" s="20" t="s">
         <v>131</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A51" s="20" t="s">
+      <c r="B51" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="C51" s="14" t="s">
         <v>132</v>
       </c>
-      <c r="B51" s="14" t="s">
-[...2 lines deleted...]
-      <c r="C51" s="14" t="s">
+    </row>
+    <row r="52" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A52" s="15" t="s">
         <v>133</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A52" s="15" t="s">
+      <c r="B52" s="23" t="s">
         <v>134</v>
       </c>
-      <c r="B52" s="23" t="s">
+      <c r="C52" s="14" t="s">
         <v>135</v>
       </c>
-      <c r="C52" s="14" t="s">
+    </row>
+    <row r="53" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A53" s="19" t="s">
         <v>136</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A53" s="19" t="s">
+      <c r="B53" s="13" t="s">
         <v>137</v>
       </c>
-      <c r="B53" s="13" t="s">
+      <c r="C53" s="14" t="s">
         <v>138</v>
       </c>
-      <c r="C53" s="14" t="s">
+    </row>
+    <row r="54" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A54" s="15" t="s">
         <v>139</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A54" s="15" t="s">
+      <c r="B54" s="15" t="s">
         <v>140</v>
       </c>
-      <c r="B54" s="15" t="s">
+      <c r="C54" s="14" t="s">
         <v>141</v>
       </c>
-      <c r="C54" s="14" t="s">
+    </row>
+    <row r="55" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A55" s="19" t="s">
         <v>142</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A55" s="19" t="s">
+      <c r="B55" s="14" t="s">
         <v>143</v>
       </c>
-      <c r="B55" s="14" t="s">
+      <c r="C55" s="14" t="s">
         <v>144</v>
       </c>
-      <c r="C55" s="14" t="s">
+    </row>
+    <row r="56" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A56" s="19" t="s">
         <v>145</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A56" s="19" t="s">
+      <c r="B56" s="13" t="s">
+        <v>137</v>
+      </c>
+      <c r="C56" s="14" t="s">
         <v>146</v>
       </c>
-      <c r="B56" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C56" s="14" t="s">
+    </row>
+    <row r="57" spans="1:3" ht="28" x14ac:dyDescent="0.2">
+      <c r="A57" s="19" t="s">
         <v>147</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A57" s="19" t="s">
+      <c r="B57" s="13" t="s">
+        <v>137</v>
+      </c>
+      <c r="C57" s="14" t="s">
         <v>148</v>
       </c>
-      <c r="B57" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C57" s="14" t="s">
+    </row>
+    <row r="58" spans="1:3" ht="28" x14ac:dyDescent="0.2">
+      <c r="A58" s="19" t="s">
         <v>149</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A58" s="19" t="s">
+      <c r="B58" s="13" t="s">
+        <v>137</v>
+      </c>
+      <c r="C58" s="14" t="s">
         <v>150</v>
       </c>
-      <c r="B58" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C58" s="14" t="s">
+    </row>
+    <row r="59" spans="1:3" ht="28" x14ac:dyDescent="0.2">
+      <c r="A59" s="19" t="s">
         <v>151</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A59" s="19" t="s">
+      <c r="B59" s="13" t="s">
+        <v>137</v>
+      </c>
+      <c r="C59" s="14" t="s">
         <v>152</v>
       </c>
-      <c r="B59" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C59" s="14" t="s">
+    </row>
+    <row r="60" spans="1:3" ht="70" x14ac:dyDescent="0.2">
+      <c r="A60" s="19" t="s">
         <v>153</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A60" s="19" t="s">
+      <c r="B60" s="14" t="s">
+        <v>137</v>
+      </c>
+      <c r="C60" s="14" t="s">
         <v>154</v>
       </c>
-      <c r="B60" s="14" t="s">
-[...2 lines deleted...]
-      <c r="C60" s="14" t="s">
+    </row>
+    <row r="61" spans="1:3" ht="28" x14ac:dyDescent="0.2">
+      <c r="A61" s="21" t="s">
         <v>155</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A61" s="21" t="s">
+      <c r="B61" s="17" t="s">
         <v>156</v>
       </c>
-      <c r="B61" s="17" t="s">
+      <c r="C61" s="17" t="s">
         <v>157</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr autoPageBreaks="0"/>
   </sheetPr>
   <dimension ref="A1:BV499"/>
   <sheetViews>
     <sheetView zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
       <selection activeCell="G9" sqref="G9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="4" max="5" width="9.1640625" customWidth="1"/>
     <col min="7" max="7" width="17.1640625" customWidth="1"/>
     <col min="8" max="13" width="10.5" customWidth="1"/>
     <col min="36" max="36" width="9.1640625" customWidth="1"/>
     <col min="37" max="37" width="18.33203125" customWidth="1"/>
     <col min="38" max="38" width="18.33203125" style="43" customWidth="1"/>
     <col min="39" max="40" width="9.1640625" customWidth="1"/>
     <col min="44" max="44" width="16.6640625" customWidth="1"/>
     <col min="55" max="55" width="9.1640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:74" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="54"/>
       <c r="B1" s="54"/>
       <c r="C1" s="57" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="D1" s="54"/>
       <c r="E1" s="54"/>
       <c r="F1" s="58" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="G1" s="54"/>
       <c r="H1" s="54"/>
       <c r="I1" s="54"/>
       <c r="J1" s="54"/>
       <c r="K1" s="54"/>
       <c r="L1" s="54"/>
       <c r="M1" s="54"/>
       <c r="N1" s="54"/>
       <c r="O1" s="54"/>
       <c r="P1" s="54"/>
       <c r="Q1" s="54"/>
     </row>
     <row r="2" spans="1:74" ht="16" x14ac:dyDescent="0.2">
       <c r="A2" s="54"/>
       <c r="B2" s="54"/>
       <c r="C2" s="57" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="D2" s="54"/>
       <c r="E2" s="54"/>
       <c r="F2" s="53" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="G2" s="54"/>
       <c r="H2" s="54"/>
       <c r="I2" s="54"/>
       <c r="J2" s="54"/>
       <c r="K2" s="54"/>
       <c r="L2" s="54"/>
       <c r="M2" s="54"/>
       <c r="N2" s="54"/>
       <c r="O2" s="54"/>
       <c r="P2" s="54"/>
       <c r="Q2" s="54"/>
       <c r="R2" s="54"/>
       <c r="S2" s="54"/>
       <c r="T2" s="54"/>
       <c r="U2" s="54"/>
       <c r="V2" s="54"/>
       <c r="W2" s="54"/>
       <c r="X2" s="54"/>
       <c r="Y2" s="54"/>
       <c r="Z2" s="54"/>
       <c r="AA2" s="54"/>
       <c r="AB2" s="54"/>
     </row>
     <row r="3" spans="1:74" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="54"/>
       <c r="B3" s="54"/>
       <c r="C3" s="57" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="D3" s="54"/>
       <c r="E3" s="54"/>
       <c r="F3" s="53" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="G3" s="54"/>
       <c r="H3" s="54"/>
       <c r="I3" s="54"/>
       <c r="J3" s="54"/>
       <c r="K3" s="54"/>
       <c r="L3" s="54"/>
       <c r="M3" s="54"/>
       <c r="N3" s="54"/>
       <c r="O3" s="54"/>
       <c r="P3" s="54"/>
       <c r="Q3" s="54"/>
       <c r="R3" s="54"/>
       <c r="S3" s="54"/>
       <c r="T3" s="54"/>
       <c r="U3" s="54"/>
     </row>
     <row r="4" spans="1:74" ht="7.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="5" spans="1:74" ht="125.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="35" t="s">
+        <v>164</v>
+      </c>
+      <c r="B5" s="45" t="s">
+        <v>6</v>
+      </c>
+      <c r="C5" s="46" t="s">
+        <v>8</v>
+      </c>
+      <c r="D5" s="46" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" s="46" t="s">
+        <v>14</v>
+      </c>
+      <c r="F5" s="46" t="s">
+        <v>17</v>
+      </c>
+      <c r="G5" s="46" t="s">
+        <v>19</v>
+      </c>
+      <c r="H5" s="46" t="s">
+        <v>22</v>
+      </c>
+      <c r="I5" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="J5" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="K5" s="47" t="s">
+        <v>31</v>
+      </c>
+      <c r="L5" s="48" t="s">
+        <v>34</v>
+      </c>
+      <c r="M5" s="46" t="s">
+        <v>37</v>
+      </c>
+      <c r="N5" s="46" t="s">
+        <v>39</v>
+      </c>
+      <c r="O5" s="46" t="s">
+        <v>42</v>
+      </c>
+      <c r="P5" s="46" t="s">
+        <v>45</v>
+      </c>
+      <c r="Q5" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="R5" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="S5" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="T5" s="46" t="s">
+        <v>57</v>
+      </c>
+      <c r="U5" s="46" t="s">
+        <v>60</v>
+      </c>
+      <c r="V5" s="46" t="s">
+        <v>63</v>
+      </c>
+      <c r="W5" s="46" t="s">
+        <v>66</v>
+      </c>
+      <c r="X5" s="46" t="s">
+        <v>69</v>
+      </c>
+      <c r="Y5" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="Z5" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="AA5" s="46" t="s">
+        <v>77</v>
+      </c>
+      <c r="AB5" s="49" t="s">
+        <v>80</v>
+      </c>
+      <c r="AC5" s="49" t="s">
+        <v>83</v>
+      </c>
+      <c r="AD5" s="49" t="s">
+        <v>86</v>
+      </c>
+      <c r="AE5" s="6" t="s">
+        <v>89</v>
+      </c>
+      <c r="AF5" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="AG5" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="AH5" s="46" t="s">
+        <v>97</v>
+      </c>
+      <c r="AI5" s="46" t="s">
+        <v>99</v>
+      </c>
+      <c r="AJ5" s="46" t="s">
+        <v>101</v>
+      </c>
+      <c r="AK5" s="46" t="s">
+        <v>103</v>
+      </c>
+      <c r="AL5" s="50" t="s">
+        <v>106</v>
+      </c>
+      <c r="AM5" s="5" t="s">
         <v>165</v>
       </c>
-      <c r="B5" s="45" t="s">
-[...110 lines deleted...]
-      <c r="AM5" s="5" t="s">
+      <c r="AN5" s="5" t="s">
         <v>166</v>
       </c>
-      <c r="AN5" s="5" t="s">
+      <c r="AO5" s="5" t="s">
         <v>167</v>
       </c>
-      <c r="AO5" s="5" t="s">
+      <c r="AP5" s="5" t="s">
         <v>168</v>
       </c>
-      <c r="AP5" s="5" t="s">
+      <c r="AQ5" s="5" t="s">
         <v>169</v>
       </c>
-      <c r="AQ5" s="5" t="s">
+      <c r="AR5" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="AS5" s="8" t="s">
+        <v>127</v>
+      </c>
+      <c r="AT5" s="6" t="s">
+        <v>129</v>
+      </c>
+      <c r="AU5" s="6" t="s">
+        <v>131</v>
+      </c>
+      <c r="AV5" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW5" s="4" t="s">
         <v>170</v>
       </c>
-      <c r="AR5" s="5" t="s">
-        <v>125</v>
+      <c r="AX5" s="5" t="s">
+        <v>139</v>
       </c>
-      <c r="AS5" s="8" t="s">
-        <v>128</v>
+      <c r="AY5" s="4" t="s">
+        <v>142</v>
       </c>
-      <c r="AT5" s="6" t="s">
-[...8 lines deleted...]
-      <c r="AW5" s="4" t="s">
+      <c r="AZ5" s="4" t="s">
         <v>171</v>
       </c>
-      <c r="AX5" s="5" t="s">
-[...5 lines deleted...]
-      <c r="AZ5" s="4" t="s">
+      <c r="BA5" s="4" t="s">
         <v>172</v>
       </c>
-      <c r="BA5" s="4" t="s">
+      <c r="BB5" s="4" t="s">
         <v>173</v>
       </c>
-      <c r="BB5" s="4" t="s">
+      <c r="BC5" s="4" t="s">
         <v>174</v>
       </c>
-      <c r="BC5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BD5" s="4" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="BE5" s="7" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="BG5" s="24"/>
       <c r="BH5" s="9"/>
       <c r="BJ5" s="10"/>
       <c r="BK5" s="9"/>
       <c r="BL5" s="9"/>
       <c r="BM5" s="9"/>
       <c r="BN5" s="9"/>
       <c r="BO5" s="9"/>
       <c r="BP5" s="9"/>
       <c r="BQ5" s="9"/>
       <c r="BR5" s="9"/>
       <c r="BS5" s="9"/>
       <c r="BT5" s="9"/>
       <c r="BU5" s="9"/>
     </row>
     <row r="6" spans="1:74" ht="60" x14ac:dyDescent="0.2">
       <c r="A6" s="28" t="s">
+        <v>175</v>
+      </c>
+      <c r="B6" s="28" t="s">
         <v>176</v>
       </c>
-      <c r="B6" s="28" t="s">
+      <c r="C6" s="29" t="s">
         <v>177</v>
       </c>
-      <c r="C6" s="29" t="s">
+      <c r="D6" s="30" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="E6" s="30">
         <v>1036912</v>
       </c>
       <c r="F6" s="30">
         <v>1450</v>
       </c>
       <c r="G6" s="30" t="s">
+        <v>179</v>
+      </c>
+      <c r="H6" s="30" t="s">
         <v>180</v>
       </c>
-      <c r="H6" s="30" t="s">
+      <c r="I6" s="30" t="s">
         <v>181</v>
       </c>
-      <c r="I6" s="30" t="s">
+      <c r="J6" s="30" t="s">
         <v>182</v>
       </c>
-      <c r="J6" s="30" t="s">
+      <c r="K6" s="30" t="s">
         <v>183</v>
       </c>
-      <c r="K6" s="30" t="s">
+      <c r="L6" s="30" t="s">
         <v>184</v>
       </c>
-      <c r="L6" s="30" t="s">
+      <c r="M6" s="31" t="s">
         <v>185</v>
       </c>
-      <c r="M6" s="31" t="s">
+      <c r="N6" s="30" t="s">
         <v>186</v>
       </c>
-      <c r="N6" s="30" t="s">
+      <c r="O6" s="30" t="s">
         <v>187</v>
       </c>
-      <c r="O6" s="30" t="s">
+      <c r="P6" s="30" t="s">
         <v>188</v>
       </c>
-      <c r="P6" s="30" t="s">
+      <c r="Q6" s="30" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
       <c r="R6" s="32">
         <v>46.129719999999999</v>
       </c>
       <c r="S6" s="32">
         <v>-115.93472</v>
       </c>
       <c r="T6" s="30" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="U6" s="30" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="V6" s="33">
         <v>0.152</v>
       </c>
       <c r="W6" s="33">
         <v>4.5300800000000002E-2</v>
       </c>
       <c r="X6" s="30" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="Y6" s="30">
         <v>0.2</v>
       </c>
       <c r="Z6" s="30" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="AA6" s="30" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="AB6" s="30">
         <v>7</v>
       </c>
       <c r="AC6" s="30" t="s">
+        <v>195</v>
+      </c>
+      <c r="AD6" s="30" t="s">
         <v>196</v>
       </c>
-      <c r="AD6" s="30" t="s">
+      <c r="AE6" s="30" t="s">
         <v>197</v>
       </c>
-      <c r="AE6" s="30" t="s">
+      <c r="AF6" s="30" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
       <c r="AG6" s="30">
         <v>1</v>
       </c>
       <c r="AH6" s="30" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="AI6" s="32">
         <v>46.129719999999999</v>
       </c>
       <c r="AJ6" s="32">
         <v>-115.93472</v>
       </c>
       <c r="AK6" s="34" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="AL6" s="51">
         <v>39330</v>
       </c>
       <c r="AM6" s="29">
         <v>35</v>
       </c>
       <c r="AN6" s="31">
         <v>3.1</v>
       </c>
       <c r="AO6" s="31">
         <v>10.3</v>
       </c>
       <c r="AP6" s="31"/>
       <c r="AQ6" s="31"/>
       <c r="AR6" s="30" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="AS6" s="34" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="AT6" s="32">
         <v>46.129719999999999</v>
       </c>
       <c r="AU6" s="32">
         <v>-115.93472</v>
       </c>
       <c r="AV6" s="30" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="AW6" s="31">
         <v>20</v>
       </c>
       <c r="AX6" s="30" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="AY6" s="30" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="AZ6" s="31">
         <v>70</v>
       </c>
       <c r="BA6" s="31">
         <v>140</v>
       </c>
       <c r="BB6" s="31">
         <v>50</v>
       </c>
       <c r="BC6" s="31">
         <v>100</v>
       </c>
       <c r="BD6" s="31">
         <v>9.4</v>
       </c>
       <c r="BE6" s="30" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="BG6" s="1"/>
       <c r="BH6" s="1"/>
       <c r="BJ6" s="1"/>
       <c r="BK6" s="1"/>
       <c r="BL6" s="1"/>
       <c r="BM6" s="1"/>
       <c r="BN6" s="1"/>
       <c r="BO6" s="1"/>
       <c r="BP6" s="1"/>
       <c r="BQ6" s="1"/>
       <c r="BR6" s="1"/>
       <c r="BS6" s="2"/>
       <c r="BT6" s="2"/>
       <c r="BV6" s="2"/>
     </row>
     <row r="7" spans="1:74" x14ac:dyDescent="0.2">
       <c r="A7" s="25"/>
       <c r="B7" s="25"/>
       <c r="C7" s="25"/>
       <c r="D7" s="25"/>
       <c r="E7" s="52" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="F7" s="25"/>
       <c r="G7" s="25"/>
       <c r="H7" s="25"/>
       <c r="I7" s="25"/>
       <c r="J7" s="25"/>
       <c r="K7" s="25"/>
       <c r="L7" s="25"/>
       <c r="M7" s="25"/>
       <c r="N7" s="25"/>
       <c r="O7" s="25"/>
       <c r="P7" s="25"/>
       <c r="Q7" s="25"/>
       <c r="R7" s="25"/>
       <c r="S7" s="25"/>
       <c r="T7" s="25"/>
       <c r="U7" s="26"/>
       <c r="V7" s="26"/>
       <c r="W7" s="25"/>
       <c r="X7" s="25"/>
       <c r="Y7" s="25"/>
       <c r="Z7" s="25"/>
       <c r="AA7" s="25"/>
       <c r="AB7" s="25"/>
       <c r="AC7" s="25"/>